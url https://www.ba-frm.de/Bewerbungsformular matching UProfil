--- v1 (2026-02-16)
+++ v2 (2026-05-18)
@@ -1,4830 +1,5473 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="4188C99C" w14:textId="77777777" w:rsidR="00B85B5E" w:rsidRDefault="00ED3B2C" w:rsidP="000A08E2">
+    <w:p w14:paraId="7E58B00F" w14:textId="62E29C57" w:rsidR="00D51B57" w:rsidRPr="00E07D1D" w:rsidRDefault="00AD1192" w:rsidP="00AD1192">
+      <w:pPr>
+        <w:pStyle w:val="KopfzeileTitel"/>
+        <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:rPr>
+          <w:rStyle w:val="IntensiverVerweis"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07D1D">
+        <w:rPr>
+          <w:rStyle w:val="IntensiverVerweis"/>
+        </w:rPr>
+        <w:t>fragebogen Zur Bewerbung</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07D1D" w:rsidRPr="00E07D1D">
+        <w:rPr>
+          <w:rStyle w:val="IntensiverVerweis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für Matching</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB51FB">
+        <w:rPr>
+          <w:rStyle w:val="IntensiverVerweis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B66A58C" w14:textId="10BFB2AF" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CB7D6E">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="37AB3DDD" w14:textId="77777777" w:rsidR="003223FC" w:rsidRDefault="003223FC" w:rsidP="003223FC"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Basisinformationen</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8585" w:type="dxa"/>
         <w:tblInd w:w="170" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2348"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F2914" w14:paraId="6A8DECB2" w14:textId="77777777" w:rsidTr="00DA42B8">
+      <w:tr w:rsidR="007B0515" w:rsidRPr="00BB51FB" w14:paraId="3AB2BA2C" w14:textId="77777777" w:rsidTr="004B27BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3F71191B" w14:textId="77777777" w:rsidR="004F2914" w:rsidRPr="00ED3B2C" w:rsidRDefault="004F2914" w:rsidP="003223FC">
+          <w:p w14:paraId="62A865BD" w14:textId="60CEF9AF" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="007B0515" w:rsidP="007B0515">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firma: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70DD0822" w14:textId="77777777" w:rsidR="004F2914" w:rsidRDefault="004F2914" w:rsidP="00F538EC">
-[...19 lines deleted...]
-          <w:p w14:paraId="61BE5BAD" w14:textId="77777777" w:rsidR="003223FC" w:rsidRPr="004F2914" w:rsidRDefault="003223FC" w:rsidP="003223FC">
+          <w:p w14:paraId="7153E630" w14:textId="77777777" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="007B0515" w:rsidP="004B27BF">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F2914">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B0515" w:rsidRPr="00BB51FB" w14:paraId="31590EEF" w14:textId="77777777" w:rsidTr="004B27BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcW w:w="2348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECFF514" w14:textId="77777777" w:rsidR="003223FC" w:rsidRDefault="003223FC" w:rsidP="00E906E8">
+          <w:p w14:paraId="759CF1D6" w14:textId="7F4DA1CF" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="007B0515" w:rsidP="007B0515">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Gründungsdatum:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="003223FC" w14:paraId="0E3C12FF" w14:textId="77777777" w:rsidTr="00DA42B8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2348" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13559441" w14:textId="77777777" w:rsidR="003223FC" w:rsidRPr="004F2914" w:rsidRDefault="003223FC" w:rsidP="00E906E8">
+          <w:p w14:paraId="20F6A65D" w14:textId="77777777" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="007B0515" w:rsidP="004B27BF">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F2914">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B0515" w:rsidRPr="00BB51FB" w14:paraId="05B06186" w14:textId="77777777" w:rsidTr="004B27BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcW w:w="2348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="55252CFF" w14:textId="77777777" w:rsidR="003223FC" w:rsidRDefault="003223FC" w:rsidP="00E906E8">
+          <w:p w14:paraId="409EB5CD" w14:textId="77777777" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="007B0515" w:rsidP="004B27BF">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hauptsitz in:</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w14:paraId="31B18ABE" w14:textId="77777777" w:rsidR="003223FC" w:rsidRPr="004F2914" w:rsidRDefault="003223FC" w:rsidP="00E906E8">
+          <w:p w14:paraId="23B13E2F" w14:textId="77777777" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="007B0515" w:rsidP="004B27BF">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F2914">
-              <w:t>Hauptsitz in:</w:t>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(PLZ, Ort und Straße) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03246728" w14:textId="77777777" w:rsidR="003223FC" w:rsidRPr="00E906E8" w:rsidRDefault="003223FC" w:rsidP="00E906E8">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AB5A34" w14:textId="77777777" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="007B0515" w:rsidP="004B27BF">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E906E8">
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B0515" w:rsidRPr="00BB51FB" w14:paraId="516F2273" w14:textId="77777777" w:rsidTr="004B27BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcW w:w="2348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="26960BA0" w14:textId="77777777" w:rsidR="003223FC" w:rsidRDefault="003223FC" w:rsidP="00E906E8">
+          <w:p w14:paraId="5A9A02FB" w14:textId="7E7DE4BA" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="00FB245E" w:rsidP="004B27BF">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ansprechpartner</w:t>
+            </w:r>
+            <w:r w:rsidR="007B0515" w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="007B0515" w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">(Name, Tel. und Mail) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="003223FC" w14:paraId="147B9A29" w14:textId="77777777" w:rsidTr="00DA42B8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2348" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C9EDD0" w14:textId="77777777" w:rsidR="003223FC" w:rsidRPr="004F2914" w:rsidRDefault="003223FC" w:rsidP="00E906E8">
+          <w:p w14:paraId="617144F4" w14:textId="77777777" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="007B0515" w:rsidP="004B27BF">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F2914">
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B0515" w:rsidRPr="00BB51FB" w14:paraId="4F5686C0" w14:textId="77777777" w:rsidTr="004B27BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcW w:w="2348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="64B525E4" w14:textId="77777777" w:rsidR="003223FC" w:rsidRDefault="003223FC" w:rsidP="00E906E8">
+          <w:p w14:paraId="2F897F81" w14:textId="60459056" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="007B0515" w:rsidP="007B0515">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Webadresse:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="003223FC" w14:paraId="76A1B2AF" w14:textId="77777777" w:rsidTr="00DA42B8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2348" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64D5D3CF" w14:textId="77777777" w:rsidR="003223FC" w:rsidRPr="004F2914" w:rsidRDefault="003223FC" w:rsidP="00E906E8">
+          <w:p w14:paraId="48ED36A7" w14:textId="77777777" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="007B0515" w:rsidP="004B27BF">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
-            </w:pPr>
-[...40 lines deleted...]
-              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00414AE1" w14:paraId="74164AED" w14:textId="77777777" w:rsidTr="00DA42B8">
+      <w:tr w:rsidR="007B0515" w:rsidRPr="00BB51FB" w14:paraId="668393EE" w14:textId="77777777" w:rsidTr="004B27BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3450E115" w14:textId="77777777" w:rsidR="00414AE1" w:rsidRPr="004F2914" w:rsidRDefault="00414AE1" w:rsidP="00E906E8">
-[...89 lines deleted...]
-          <w:p w14:paraId="52EF9DEA" w14:textId="77777777" w:rsidR="009428DA" w:rsidRDefault="009428DA" w:rsidP="00E906E8">
+          <w:p w14:paraId="4D346F6B" w14:textId="77777777" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="007B0515" w:rsidP="004B27BF">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
               <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>I)?</w:t>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Gibt es ein Pitch-Deck zum Download (s.u. III)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8A04DB" w14:textId="77777777" w:rsidR="009428DA" w:rsidRDefault="009428DA" w:rsidP="00E906E8">
+          <w:p w14:paraId="6FA34B10" w14:textId="77777777" w:rsidR="007B0515" w:rsidRPr="00BB51FB" w:rsidRDefault="007B0515" w:rsidP="004B27BF">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ggf. hier Download-Link angeben: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04831C70" w14:textId="1EE70DD6" w:rsidR="003223FC" w:rsidRDefault="003223FC" w:rsidP="003223FC"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="aufzhlung"/>
+    <w:p w14:paraId="3F6402E9" w14:textId="1F91E411" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00AD1192">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geschäftsmodell </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC1C04B" w14:textId="77777777" w:rsidR="0077499C" w:rsidRPr="00BB51FB" w:rsidRDefault="0077499C" w:rsidP="0077499C">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:vanish/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2BCEE8" w14:textId="77777777" w:rsidR="0077499C" w:rsidRPr="00BB51FB" w:rsidRDefault="0077499C" w:rsidP="0077499C">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:vanish/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1430B4FA" w14:textId="6A41B132" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="0077499C">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kurzbeschreibung (1-2 Sätze)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C75E0B" w14:textId="345B5398" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="0077499C">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Was macht ihr – klar und verständlich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD07E68" w14:textId="6FD12418" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="0077499C">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Produkt / Dienstleistungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094D9D5C" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="0077499C">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Was bietet ihr konkret an</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C577772" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="0077499C">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Entwicklungsstand (Idee/MVP/im Markt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C950874" w14:textId="297F257E" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="004176E5">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Problem &amp; Kundennutzen</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="22EC3992" w14:textId="1780EF3F" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="0077499C">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welches Problem löst ihr und für wen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDA017F" w14:textId="228E4329" w:rsidR="00A4202D" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="009B61BE">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wie verdient ihr Geld? (Preis/Marge)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52548A2C" w14:textId="7E78DDBA" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CB7D6E">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Markt &amp; Wettbewerb</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AD4EB0" w14:textId="77777777" w:rsidR="00A4202D" w:rsidRPr="00BB51FB" w:rsidRDefault="00A4202D" w:rsidP="00A4202D">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:vanish/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1201B565" w14:textId="35EECFF9" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00A4202D">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zielmarkt &amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41A23" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kunden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFA9668" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="0077089D">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wer sind eure Kunden? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1FFE07" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="0077089D">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marktgröße (falls bekannt) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5DBCDA" w14:textId="51CC95C6" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00A4202D">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wettbewerb &amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41A23" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Differenzierung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E50958" w14:textId="43AB02E4" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00A4202D">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wichtigste Wettbewerber</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5D78D6" w14:textId="75AB0AE4" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00A4202D">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Euer klarer Vorteil/USP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769D608C" w14:textId="5A471689" w:rsidR="00D51B57" w:rsidRPr="009D15A1" w:rsidRDefault="00D51B57" w:rsidP="00F70728">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D15A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Schutz und Barrieren (z.B. Technologie, Know-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41A23" w:rsidRPr="009D15A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D15A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ow, Partnerschaften)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783720D9" w14:textId="77777777" w:rsidR="00CB7D6E" w:rsidRPr="00BB51FB" w:rsidRDefault="00CB7D6E" w:rsidP="00CB7D6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8DC2F0" w14:textId="5CEE35CA" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CB7D6E">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Status &amp; Strategie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6637D6DF" w14:textId="77777777" w:rsidR="00A4202D" w:rsidRPr="00BB51FB" w:rsidRDefault="00A4202D" w:rsidP="00A4202D">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:vanish/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A5ECCEA" w14:textId="3964AB8A" w:rsidR="00EC7250" w:rsidRPr="00BB51FB" w:rsidRDefault="00EC7250" w:rsidP="00BB51FB">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interessierter Kunde (Kunden) bereits gefunden? </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4202D" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja/nein: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CE5C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wichtigste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ToDo's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Meilensteine: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2506B5AC" w14:textId="7EB6613C" w:rsidR="00EC7250" w:rsidRPr="00BB51FB" w:rsidRDefault="00EC7250" w:rsidP="00BB51FB">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Produkt/DL durch Kunden bereits erfolgreich getestet/validiert? </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4202D" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja/nein: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CE5C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wichtigste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ToDo's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Meilensteine: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D744A40" w14:textId="4D819177" w:rsidR="00EC7250" w:rsidRPr="00BB51FB" w:rsidRDefault="00EC7250" w:rsidP="00BB51FB">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zulassungen (soweit erforderlich) für Produkt/DL bereits erhalten? </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4202D" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja/nein: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CE5C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wichtigste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ToDo's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/Meilensteine:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415126A8" w14:textId="4302624A" w:rsidR="00EC7250" w:rsidRPr="00BB51FB" w:rsidRDefault="00EC7250" w:rsidP="00BB51FB">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preis mit Kunden bereits vereinbart? </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4202D" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Ja/nein: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CE5C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A4202D" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wichtigste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A4202D" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ToDo's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A4202D" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Meilensteine: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC84088" w14:textId="407426D4" w:rsidR="00CB7D6E" w:rsidRPr="00BB51FB" w:rsidRDefault="00EC7250" w:rsidP="00BB51FB">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verkaufsfähiges Produkt/DL bereits lieferbar? </w:t>
+      </w:r>
+      <w:r w:rsidR="009B598C" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A4202D" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja/nein: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CE5C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A4202D" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wichtigste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A4202D" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ToDo's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A4202D" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/Meilensteine:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7942CA8C" w14:textId="390A3153" w:rsidR="00E15F17" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CB7D6E">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Finanzplan &amp; Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0E1F0B" w14:textId="77777777" w:rsidR="00E15F17" w:rsidRPr="00BB51FB" w:rsidRDefault="00E15F17" w:rsidP="00E15F17">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:vanish/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3E6F54" w14:textId="7369C43B" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kennzahlen (kurz)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591E49A9" w14:textId="1640587B" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00BF261F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="113"/>
-          <w:tab w:val="clear" w:pos="198"/>
+          <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:suppressAutoHyphens/>
-[...9 lines deleted...]
-        <w:pStyle w:val="aufzhlung"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umsatz </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41A23" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bisher in diesem Jahr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FCBC92" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00BF261F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="113"/>
-          <w:tab w:val="clear" w:pos="198"/>
+          <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:suppressAutoHyphens/>
-[...609 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kapitalbedarf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195751F6" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00D51B57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F01705" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Angaben bitte in 1.000 €.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="6863" w:type="dxa"/>
-        <w:tblInd w:w="170" w:type="dxa"/>
+        <w:tblW w:w="8505" w:type="dxa"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1710"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1031"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1497"/>
+        <w:gridCol w:w="1249"/>
+        <w:gridCol w:w="1249"/>
+        <w:gridCol w:w="1249"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE44D6" w14:paraId="5F57CD79" w14:textId="08E2F5FE" w:rsidTr="001B12FA">
+      <w:tr w:rsidR="00E15F17" w:rsidRPr="00BB51FB" w14:paraId="2E889E4A" w14:textId="77777777" w:rsidTr="005C6385">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2E610E97" w14:textId="77777777" w:rsidR="00FE44D6" w:rsidRDefault="00FE44D6" w:rsidP="00FE44D6">
+          <w:p w14:paraId="26AFEDB0" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="113"/>
                 <w:tab w:val="clear" w:pos="198"/>
               </w:tabs>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED54F92" w14:textId="206B9588" w:rsidR="00FE44D6" w:rsidRDefault="00FE44D6" w:rsidP="00FE44D6">
+          <w:p w14:paraId="463E4EBB" w14:textId="618D5AED" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="462"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>2024</w:t>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5C1B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="185A7573" w14:textId="6D6CFC35" w:rsidR="00FE44D6" w:rsidRDefault="00FE44D6" w:rsidP="00FE44D6">
+          <w:p w14:paraId="5F5F34F2" w14:textId="2BC8CAB7" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="462"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>2025</w:t>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5C1B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="61587559" w14:textId="7196A940" w:rsidR="00FE44D6" w:rsidRDefault="00FE44D6" w:rsidP="00FE44D6">
+          <w:p w14:paraId="627F2006" w14:textId="349E7E28" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="462"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>2026</w:t>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5C1B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="199AB67E" w14:textId="4E035D81" w:rsidR="00FE44D6" w:rsidRDefault="00FE44D6" w:rsidP="00FE44D6">
+          <w:p w14:paraId="41FC668A" w14:textId="7D7CB5EE" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="462"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>2027</w:t>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5C1B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0603C92C" w14:textId="5DC29180" w:rsidR="00FE44D6" w:rsidRDefault="00FE44D6" w:rsidP="00FE44D6">
+          <w:p w14:paraId="0AF6863E" w14:textId="77505085" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00CE5C1B" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="462"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>2028</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B12FA" w14:paraId="46FEFD1E" w14:textId="5A4963CA" w:rsidTr="001B12FA">
+      <w:tr w:rsidR="00E15F17" w:rsidRPr="00BB51FB" w14:paraId="3005ACA1" w14:textId="77777777" w:rsidTr="005C6385">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="467282A8" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="4A2D4557" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CE5C1B">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t>Umsatz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57F2D918" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="45C9E6E2" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7F6096" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="6DAB427E" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23A91F6E" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="5E22C62C" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2776A2" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="77195D1F" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C862F2C" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="231677FB" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B12FA" w14:paraId="36386FFD" w14:textId="52CC8F50" w:rsidTr="001B12FA">
+      <w:tr w:rsidR="00E15F17" w:rsidRPr="00BB51FB" w14:paraId="68EEFF6F" w14:textId="77777777" w:rsidTr="005C6385">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4140B0" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="64BC6B29" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CE5C1B">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t xml:space="preserve">EBIT </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E3093">
-              <w:rPr>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...11 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A69C973" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="2B67F975" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77623DD4" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="4ED9D71E" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEAF44A" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="161E7D08" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66AA818A" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="2AAF5B4C" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA2D239" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="244E3FB6" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B12FA" w14:paraId="5B9D514D" w14:textId="5D67863C" w:rsidTr="001B12FA">
+      <w:tr w:rsidR="00E15F17" w:rsidRPr="00BB51FB" w14:paraId="18A70137" w14:textId="77777777" w:rsidTr="005C6385">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2D031F" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="33CA28C1" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CE5C1B">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cash-Flow </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E3093">
-              <w:rPr>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56FA9839" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="6D8A4F60" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66AEB6C5" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="6E13F8DA" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57A68B44" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="0F3EC174" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B399888" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="75903529" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6795881B" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="385464AD" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B12FA" w14:paraId="69182E84" w14:textId="6E936B9E" w:rsidTr="001B12FA">
+      <w:tr w:rsidR="00E15F17" w:rsidRPr="00BB51FB" w14:paraId="481003FD" w14:textId="77777777" w:rsidTr="005C6385">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3D44E425" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="59E64F94" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CE5C1B">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t>Liqu.bedarf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>(3</w:t>
-[...5 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A00A3F9" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="7387CE3C" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="059F85B7" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="3BFFBC19" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53D97381" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="5CDFDEED" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5830F447" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="13780DC1" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2894773F" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="7FB46EEA" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B12FA" w14:paraId="10550089" w14:textId="62AF86A0" w:rsidTr="001B12FA">
+      <w:tr w:rsidR="00E15F17" w:rsidRPr="00BB51FB" w14:paraId="5AD86324" w14:textId="77777777" w:rsidTr="005C6385">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBD7F47" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="2975D9DA" w14:textId="20BAE750" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CE5C1B">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:ind w:right="-179"/>
+              <w:ind w:left="170" w:right="-179" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">  davon BA-</w:t>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>davon BA-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t>Invest</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE0A56C" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="29334AFA" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="043703E5" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="2FD016F0" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9D0BA2" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="5D0CBEEA" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD41C79" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="4D050D05" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02CC80B2" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="55D155E0" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B12FA" w14:paraId="38F28DA9" w14:textId="7A71D499" w:rsidTr="001B12FA">
+      <w:tr w:rsidR="00E15F17" w:rsidRPr="00BB51FB" w14:paraId="1EB68348" w14:textId="77777777" w:rsidTr="005C6385">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2802528D" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="3A604414" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CE5C1B">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:ind w:right="-179"/>
+              <w:ind w:left="170" w:right="-179" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t xml:space="preserve">Mitarbeiterzahl </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E3093">
-              <w:rPr>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...11 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27240AE5" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="1A20919A" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC2A9E4" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="6E7E8EB8" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42FC5A3B" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="08361784" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="661E716F" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="1E30E15F" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF5EAAA" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="5442B8C0" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B12FA" w14:paraId="3A3B277D" w14:textId="2438810F" w:rsidTr="001B12FA">
+      <w:tr w:rsidR="00E15F17" w:rsidRPr="00BB51FB" w14:paraId="65DCF5CB" w14:textId="77777777" w:rsidTr="005C6385">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4C315A2B" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="5AD7195A" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CE5C1B">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:ind w:right="-179"/>
+              <w:ind w:left="170" w:right="-179" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t>Mitarb.Kosten</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E3093">
-              <w:rPr>
+            <w:r w:rsidRPr="00BB51FB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...11 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B78AA20" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="08F47461" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F237747" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="2521692F" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA396C3" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="0DCCEF8B" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44DBAAFB" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="0A0E5535" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26BBD552" w14:textId="77777777" w:rsidR="001B12FA" w:rsidRDefault="001B12FA" w:rsidP="001B12FA">
+          <w:p w14:paraId="62E77E16" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
             <w:pPr>
               <w:pStyle w:val="aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A66CB1E" w14:textId="77777777" w:rsidR="00684A1F" w:rsidRDefault="00684A1F" w:rsidP="00684A1F"/>
-    <w:p w14:paraId="248AF62C" w14:textId="77777777" w:rsidR="00684A1F" w:rsidRPr="003929B5" w:rsidRDefault="00684A1F" w:rsidP="00684A1F">
+    <w:p w14:paraId="68CE6AD9" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E5FB92" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="284"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EBIT = operatives Ergebnis vor Zins und Steuern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF0E9BA" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E15F17">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="284"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cash-Flow = Erträge und Aufwendungen ohne Abschreibungen und außerge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>wöhnliche Erträge und Aufwendungen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B436EAA" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="003220AB">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="284"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Liquiditätsbedarf = Notwendige Fremdmittel, die nicht selbst erwirtschaftet werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2051CE9D" w14:textId="1360ACE0" w:rsidR="006025E2" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="003220AB">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="284"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mitarbeiterzahl = </w:t>
+      </w:r>
+      <w:r w:rsidR="0090639E" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> angestellte Mitarbeiter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>inkl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Geschäftsführer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438D9A62" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="006025E2">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="657A37DE" w14:textId="473DE4D7" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="000D73FC">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mittelverwendung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wofür wird das Kapital eingesetzt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0526923A" w14:textId="66DFD7E8" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E963A2">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Finanzierung &amp; Bewertung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B975C70" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E963A2">
+      <w:pPr>
+        <w:ind w:firstLine="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bisherige Finanzierung (Fördermittel, VC, eigene Mittel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54122130" w14:textId="5C1F8FB4" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00E963A2">
+      <w:pPr>
+        <w:ind w:firstLine="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aktuelle Runde (Volumen / Bewertung)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A0BAA9" w14:textId="6EDF85B9" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00594906">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Einsatz eines provisionsberechtigten Beraters/Mittlers</w:t>
+      </w:r>
+      <w:r w:rsidR="00E963A2" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00E963A2" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Falls ja, in welcher Höhe (Fixum und/oder %-Satz))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7109013F" w14:textId="77777777" w:rsidR="00CB7D6E" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CB7D6E">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="006025E2" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A6A745" w14:textId="77777777" w:rsidR="00CB7D6E" w:rsidRPr="00BB51FB" w:rsidRDefault="00CB7D6E" w:rsidP="00CB7D6E">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:vanish/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774AE99C" w14:textId="637CCBE3" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00CB7D6E">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="16"/>
-[...14 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gründerteam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF0F518" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="009406FB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hintergrund &amp; relevante Erfahrung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F49594" w14:textId="29A4CBE0" w:rsidR="00F41A23" w:rsidRPr="00BB51FB" w:rsidRDefault="00F41A23" w:rsidP="009406FB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Insolvenzen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4B8E8E" w14:textId="50E98424" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="007C7D6E">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Schlüsselpersonen / Investoren (optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE01866" w14:textId="671B7CBA" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="006025E2" w:rsidP="000E421B">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="16"/>
-[...22 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Investoren-Fit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CE9148" w14:textId="77777777" w:rsidR="000E421B" w:rsidRPr="00BB51FB" w:rsidRDefault="000E421B" w:rsidP="000E421B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...38 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:vanish/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C14E5AE" w14:textId="06497698" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="000E421B">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...69 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Stärken &amp; Risiken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kurz und ehrlich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BC4250" w14:textId="31272AC4" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="000E421B">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Erwartung an Investoren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6948EBE0" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="009406FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kapital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8DD11C" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="009406FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...754 lines deleted...]
-    <w:p w14:paraId="1ACE0A6C" w14:textId="77777777" w:rsidR="000568EA" w:rsidRDefault="000568EA" w:rsidP="000568EA">
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Know-how</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B250C0" w14:textId="1B7528BC" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="009406FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Netzwerk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D0B463" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="000E421B">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
-      </w:pPr>
-[...114 lines deleted...]
-    <w:p w14:paraId="3C3453C8" w14:textId="77777777" w:rsidR="001F002E" w:rsidRDefault="001F002E" w:rsidP="000568EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Und zuletzt: Wie sind Sie auf uns aufmerksam geworden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A4FD41" w14:textId="77777777" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00D51B57" w:rsidP="00D51B57">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-[...75 lines deleted...]
-    <w:p w14:paraId="60A926B3" w14:textId="77777777" w:rsidR="001F002E" w:rsidRDefault="001F002E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31945E70" w14:textId="1E347B44" w:rsidR="00D51B57" w:rsidRPr="00BB51FB" w:rsidRDefault="00131ECE" w:rsidP="00131ECE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hinweise:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C7DEE0" w14:textId="41E1B306" w:rsidR="00131ECE" w:rsidRPr="00BB51FB" w:rsidRDefault="00131ECE" w:rsidP="00131ECE">
+      <w:pPr>
+        <w:pStyle w:val="aufzhlung"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="113"/>
+          <w:tab w:val="clear" w:pos="198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Wenn Sie zum Pitch aus</w:t>
+      </w:r>
+      <w:r w:rsidR="001620D2" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gewählt werden und bei einer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unserer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Matchin</w:t>
+      </w:r>
+      <w:r w:rsidR="001620D2" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E66DDF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="001620D2" w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Veranstaltungen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> präsentieren, wird ein Kostenbeitrag von 50,00 EUR fällig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E69ADA1" w14:textId="2EB82311" w:rsidR="00131ECE" w:rsidRPr="00BB51FB" w:rsidRDefault="001620D2" w:rsidP="00DB3692">
+      <w:pPr>
+        <w:pStyle w:val="aufzhlung"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="113"/>
+          <w:tab w:val="clear" w:pos="198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Fragebogen kann als ausgefüllte Word-Datei, der Haftungsausschluss gesondert als Scan an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00BB51FB">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>info@ba-frm.de</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geschickt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220BA94C" w14:textId="40864165" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00D51B57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750FFF30" w14:textId="01BDB94C" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543E93D1" w14:textId="77777777" w:rsidR="009B66B7" w:rsidRDefault="001F002E" w:rsidP="009B66B7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="79DA5B4A" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Haftungsausschluss</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB99D40" w14:textId="77777777" w:rsidR="001F002E" w:rsidRPr="009B66B7" w:rsidRDefault="001F002E" w:rsidP="009B66B7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="48ED1394" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
-          <w:szCs w:val="28"/>
-[...16 lines deleted...]
-      <w:r>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A14EB9B" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Business Angels </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FrankfurtRheinMain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e.V. (im Folgenden: "BA-FRM") dient ausschließlich als Informations- und Kontaktforum für Gründer bzw. Unternehmen und Business Angels mit dem vorrangigen Ziel, eine Finanzierung suchende Unternehmen und Vereinsmitglieder, welche als Business Angels agieren (nachfolgend "Business Angels"), zusammenzubringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9F8728" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4610C7F2" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Die verfassungsmäßigen Vertreter des Vereins (Vorstand und Geschäftsführer), auch wenn sie Business Angels oder Berater sind, werden nicht in ihrer Eigenschaft als verfassungsmäßiger Vertreter des Vereins, sondern allein in sonstiger Eigenschaft beratend tätig oder wirken bei Verhandlungen und Vertragsabschlüssen zwischen Gründern bzw. Unternehmen und vom Verein aufgenommene Business Angels oder sonstigen Investoren mit. Sonstige Business Angels und andere Mitglieder des Vereins sind keine verfassungsmäßigen Vertreter des Vereins und handeln bei der Beratung oder Finanzierung von Unternehmen allein in sonstiger Eigenschaft.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E49828" w14:textId="77777777" w:rsidR="009B66B7" w:rsidRDefault="009B66B7" w:rsidP="000568EA"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0CD37485" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2729D17C" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Weder BA-FRM, seine verfassungsmäßigen Vertreter, Mitglieder des Auswahlausschusses ("Screening Komitee") oder sonstige Vereinsmitglieder übernehmen eine Gewähr gegenüber Gründern oder Unternehmen für die einwandfreie Beratung und Finanzierung durch Business Angels. Soweit Gründer bzw. Unternehmen sich einem Business Angel oder sonstigen Investoren präsentieren, übernehmen weder BA-FRM, seine verfassungsmäßigen Vertreter, Mitglieder des Auswahlausschusses ("Screening Komitee") oder sonstige Vereinsmitglieder eine Gewähr für die Seriosität oder Bonität dieser Personen. Die Suche nach Investoren über BA-FRM erfolgt auf eigenes Risiko der Gründer bzw. Unternehmen und unter Ausschluss jeglicher Haftung. Entsprechend sind beide Seiten dazu angehalten, die Seriosität und Bonität der jeweiligen Vertragspartner selbst zu beurteilen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A061C0" w14:textId="77777777" w:rsidR="009B66B7" w:rsidRDefault="009B66B7" w:rsidP="000568EA"/>
-[...16 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0A563A3F" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29053F35" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mit der Bewerbung erklären Sie sich als einverstanden mit der digitalen Speicherung und Verarbeitung ihrer Daten im Rahmen des Bewerbungsverfahrens und im Falle einer Einladung im Rahmen der Veranstaltung. Bei der Veranstaltung werden Fotos zur allgemeinen Öffentlichkeits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:softHyphen/>
-      </w:r>
-      <w:r w:rsidRPr="002255BE">
         <w:t>arbeit gemacht. Bitte teilen Sie uns evtl. Nichteinverständnis kurz schriftlich oder am Veranstaltungstag mit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573A0D84" w14:textId="692571CB" w:rsidR="00150DAD" w:rsidRDefault="00150DAD" w:rsidP="00F7430C"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="49569032" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E6B3FF" w14:textId="0CF4C62C" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Im Falle einer Online-Veranstaltung sind wir darauf angewiesen, auf Software Dritter zurückzugreifen. Diese Produkte haben jeweils eigenständige Datenschutz- und Nutzungsbe</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:softHyphen/>
         <w:t>dingungen. Bitte informieren Sie sich im Falle einer Einladung zur Präsentation, welches Tool zum Einsatz kommt und ob Sie angesichts dessen Bedingungen zur Präsentation bereit sind. Falls nicht bitten wir um zeitnahe Information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD2CA87" w14:textId="147535A2" w:rsidR="001F002E" w:rsidRDefault="001F002E" w:rsidP="000568EA"/>
-[...2 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3C3699E9" w14:textId="69261C0A" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6593EB57" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B86129" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A746C11" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>……………………………………………………..</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t>………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729E8ADB" w14:textId="77777777" w:rsidR="009B66B7" w:rsidRDefault="009B66B7" w:rsidP="009B66B7">
+    <w:p w14:paraId="7F62798D" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>(Ort und Datum)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t>(Unterschrift)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4576D0F0" w14:textId="77777777" w:rsidR="009B66B7" w:rsidRDefault="009B66B7" w:rsidP="009B66B7">
+    <w:p w14:paraId="7FDE0AF5" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7A3A648C" w14:textId="77777777" w:rsidR="009266BA" w:rsidRDefault="009266BA" w:rsidP="009B66B7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04575936" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Bezieht sich auf die Bewerbung von:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t>………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D303523" w14:textId="77777777" w:rsidR="009266BA" w:rsidRDefault="009266BA" w:rsidP="009B66B7">
+    <w:p w14:paraId="26061801" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2D73574F" w14:textId="77777777" w:rsidR="009266BA" w:rsidRDefault="009266BA" w:rsidP="009B66B7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D3985B" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3CE93223" w14:textId="77777777" w:rsidR="009B66B7" w:rsidRDefault="009B66B7" w:rsidP="009B66B7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A88CB87" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00370794">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Name des Unterzeichners: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BB51FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t>………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009B66B7" w:rsidSect="003770BC">
-[...8 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w14:paraId="667A389A" w14:textId="77777777" w:rsidR="00370794" w:rsidRPr="00BB51FB" w:rsidRDefault="00370794" w:rsidP="00D51B57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E59CFA" w14:textId="77777777" w:rsidR="00DA518A" w:rsidRPr="00BB51FB" w:rsidRDefault="00DA518A" w:rsidP="00E6107C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA518A" w:rsidRPr="00BB51FB">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75B3D85C" w14:textId="77777777" w:rsidR="00D41BB8" w:rsidRDefault="00D41BB8">
+    <w:p w14:paraId="1C2E0564" w14:textId="77777777" w:rsidR="00B30E26" w:rsidRDefault="00B30E26" w:rsidP="00D354E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="422F593D" w14:textId="77777777" w:rsidR="00D41BB8" w:rsidRDefault="00D41BB8">
+    <w:p w14:paraId="64D652B4" w14:textId="77777777" w:rsidR="00B30E26" w:rsidRDefault="00B30E26" w:rsidP="00D354E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times-Roman">
-[...6 lines deleted...]
-    <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="Malgun Gothic">
+    <w:panose1 w:val="020B0503020000020004"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DIN-Regular">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="05F657BC" w14:textId="77777777" w:rsidR="00EB6DCF" w:rsidRDefault="00EB6DCF">
+  <w:p w14:paraId="23DD8919" w14:textId="6D265285" w:rsidR="00D9737E" w:rsidRPr="00E6107C" w:rsidRDefault="00D9737E" w:rsidP="00E6107C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00E6107C">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Business Angels FrankfurtRheinMain e. V.</w:t>
+    </w:r>
+    <w:r w:rsidR="00E6107C">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00E6107C" w:rsidRPr="00E6107C">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>· </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6107C">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Börsenplatz 4 · 60313 Frankfurt am Main </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6107C">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidRPr="00E6107C">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>☎</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6107C">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> +49 69 2197 1591 / </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6107C">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>✉</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6107C">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00E6107C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>info@ba-frm.de</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00E6107C">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> / </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6107C">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>🌐</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6107C">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="00E6107C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>www.ba-frm.de</w:t>
+      </w:r>
+    </w:hyperlink>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="0B6F5BA6" w14:textId="448887AF" w:rsidR="00D921CB" w:rsidRDefault="00EC6B8D" w:rsidP="002549F1">
+  <w:p w14:paraId="64A32FB4" w14:textId="6984DD25" w:rsidR="00D9737E" w:rsidRDefault="00D9737E" w:rsidP="00E6107C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="007847B8">
-[...172 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D2F4F26" w14:textId="77777777" w:rsidR="00D41BB8" w:rsidRDefault="00D41BB8">
+    <w:p w14:paraId="7CB4CD64" w14:textId="77777777" w:rsidR="00B30E26" w:rsidRDefault="00B30E26" w:rsidP="00D354E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62A9E5EF" w14:textId="77777777" w:rsidR="00D41BB8" w:rsidRDefault="00D41BB8">
+    <w:p w14:paraId="735AFBA7" w14:textId="77777777" w:rsidR="00B30E26" w:rsidRDefault="00B30E26" w:rsidP="00D354E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4B2A4463" w14:textId="77777777" w:rsidR="00EB6DCF" w:rsidRDefault="00EB6DCF">
-[...58 lines deleted...]
-  <w:p w14:paraId="76127E67" w14:textId="77777777" w:rsidR="00D921CB" w:rsidRDefault="00504E19" w:rsidP="0072530C">
+  <w:p w14:paraId="301E3D09" w14:textId="27B4681D" w:rsidR="00D354E3" w:rsidRDefault="00D354E3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="20"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DC4B95C" wp14:editId="5F07E90B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F0AE758" wp14:editId="4ED3AF3C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>3828733</wp:posOffset>
+            <wp:posOffset>5034280</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>504825</wp:posOffset>
+            <wp:posOffset>-87630</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1638300" cy="957263"/>
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Bild 2" descr="barm_logo"/>
+          <wp:extent cx="1285875" cy="810260"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="8890"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21329"/>
+              <wp:lineTo x="21440" y="21329"/>
+              <wp:lineTo x="21440" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="1316981868" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Bild 2" descr="barm_logo"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1316981868" name="Grafik 1316981868"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1638300" cy="957263"/>
+                    <a:ext cx="1285875" cy="810260"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...5 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
-[...79 lines deleted...]
-          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
+    <w:nsid w:val="003A4C3E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F926B39E"/>
+    <w:tmpl w:val="78D069AC"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...623 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="00030407" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="00050407" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="00010407" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="00030407" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="00050407" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="00010407" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="00030407" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="00050407" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="412B4E15"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17362CCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58BA3E8A"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2331477A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B136DDBA"/>
+    <w:tmpl w:val="0407001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27DE27F1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="044A08EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31776CF0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2904D188"/>
+    <w:lvl w:ilvl="0" w:tplc="06FA23AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="321759AC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0407001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="372C6458"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="11D09DEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38486F40"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6236412A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45E244A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0407001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AE60B23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D59C3BAE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B3A2FAB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="19AA0E0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -4888,422 +5531,325 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C692AD9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0D80400A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50C27235"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F67C9FDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...19 lines deleted...]
-      <w:start w:val="1"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...284 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55FB3E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FA64646"/>
     <w:lvl w:ilvl="0" w:tplc="57F4C70C">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="aufzhlung"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="170"/>
         </w:tabs>
         <w:ind w:left="170" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:w w:val="0"/>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00030407" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -5402,543 +5948,591 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00050407" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563443C3"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56FE05FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5EE4C38C"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="2950573E"/>
+    <w:lvl w:ilvl="0" w:tplc="FEF230C2">
+      <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04070019">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2727" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7047" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B621050"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="14AC64B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="00030407" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="00050407" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="00010407" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="00030407" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="00050407" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="00010407" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="00030407" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="00050407" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EAB11C4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8842F4F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="473" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61443F25"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0407001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E9B0B77"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3AA89C74"/>
+    <w:lvl w:ilvl="0" w:tplc="09DEE290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1193" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1913" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2633" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3353" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4073" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4793" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5513" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6233" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72142CE5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="11182D5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5980,582 +6574,293 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...106 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="17"/>
-[...26 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
-      <w:startOverride w:val="3"/>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="27"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3E04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00344621"/>
-[...234 lines deleted...]
-    <w:rsid w:val="00FE7759"/>
+    <w:rsidRoot w:val="00D51B57"/>
+    <w:rsid w:val="00042014"/>
+    <w:rsid w:val="000A54B3"/>
+    <w:rsid w:val="000E421B"/>
+    <w:rsid w:val="00102448"/>
+    <w:rsid w:val="001029EF"/>
+    <w:rsid w:val="00111764"/>
+    <w:rsid w:val="00131ECE"/>
+    <w:rsid w:val="001620D2"/>
+    <w:rsid w:val="001676E9"/>
+    <w:rsid w:val="002022E2"/>
+    <w:rsid w:val="002554AA"/>
+    <w:rsid w:val="003220AB"/>
+    <w:rsid w:val="00370794"/>
+    <w:rsid w:val="003B7534"/>
+    <w:rsid w:val="004176E5"/>
+    <w:rsid w:val="0049773B"/>
+    <w:rsid w:val="005C6385"/>
+    <w:rsid w:val="006012E3"/>
+    <w:rsid w:val="006025E2"/>
+    <w:rsid w:val="006860AC"/>
+    <w:rsid w:val="0077089D"/>
+    <w:rsid w:val="0077499C"/>
+    <w:rsid w:val="007B0515"/>
+    <w:rsid w:val="007F09F4"/>
+    <w:rsid w:val="00885B1E"/>
+    <w:rsid w:val="008E6312"/>
+    <w:rsid w:val="008F53A5"/>
+    <w:rsid w:val="00901794"/>
+    <w:rsid w:val="0090586C"/>
+    <w:rsid w:val="0090639E"/>
+    <w:rsid w:val="009406FB"/>
+    <w:rsid w:val="00987E27"/>
+    <w:rsid w:val="009B4E69"/>
+    <w:rsid w:val="009B598C"/>
+    <w:rsid w:val="009D15A1"/>
+    <w:rsid w:val="00A01C45"/>
+    <w:rsid w:val="00A4202D"/>
+    <w:rsid w:val="00AD1192"/>
+    <w:rsid w:val="00B12FC4"/>
+    <w:rsid w:val="00B30E26"/>
+    <w:rsid w:val="00BB51FB"/>
+    <w:rsid w:val="00BF261F"/>
+    <w:rsid w:val="00C1202F"/>
+    <w:rsid w:val="00CB7D6E"/>
+    <w:rsid w:val="00CE5C1B"/>
+    <w:rsid w:val="00D135F8"/>
+    <w:rsid w:val="00D354E3"/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rsid w:val="00D9737E"/>
+    <w:rsid w:val="00DA518A"/>
+    <w:rsid w:val="00E07D1D"/>
+    <w:rsid w:val="00E15F17"/>
+    <w:rsid w:val="00E6107C"/>
+    <w:rsid w:val="00E66DDF"/>
+    <w:rsid w:val="00E963A2"/>
+    <w:rsid w:val="00EC7250"/>
+    <w:rsid w:val="00F41A23"/>
+    <w:rsid w:val="00FB245E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE"/>
+  <w:themeFontLang w:val="de-DE" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C5B450E"/>
-  <w15:docId w15:val="{BE94F4B4-803A-48E8-8A81-D46CC0B74B0A}"/>
+  <w14:docId w14:val="533FDC63"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D6AEA529-31F0-B44F-98FE-9C9285A7B4B0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6602,51 +6907,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6671,51 +6976,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6892,1204 +7197,1216 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F16CE9"/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="004F1BDE"/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="21"/>
+        <w:numId w:val="9"/>
       </w:numPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:caps/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F1AD8"/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="21"/>
+        <w:numId w:val="9"/>
       </w:numPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift3Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F1AD8"/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="21"/>
+        <w:numId w:val="9"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F1AD8"/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="21"/>
+        <w:numId w:val="9"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift5Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F1AD8"/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="21"/>
+        <w:numId w:val="9"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-      <w:color w:val="243F60"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift6Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F1AD8"/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="21"/>
+        <w:numId w:val="9"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift7Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F1AD8"/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="21"/>
+        <w:numId w:val="9"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift8Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F1AD8"/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="21"/>
+        <w:numId w:val="9"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift9Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F1AD8"/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="21"/>
+        <w:numId w:val="9"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
-[...3 lines deleted...]
-    <w:rsid w:val="008B0BC1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D51B57"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="00D611E8"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
-      <w:tabs>
-[...4 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="001900"/>
-[...1 lines deleted...]
-      <w:szCs w:val="17"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Untertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="00D611E8"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="UntertitelZchn"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Untertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zitat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="ZitatZchn"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D51B57"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
+    <w:name w:val="Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Zitat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D51B57"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DFKopf">
-    <w:name w:val="DF Kopf"/>
+  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="00D611E8"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Trade Gothic LT Std" w:hAnsi="Trade Gothic LT Std" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EinfacherAbsatz">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="IntensivesZitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D51B57"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman"/>
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="IntensiverVerweis">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:rsid w:val="00D611E8"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D51B57"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-[...110 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="aufzhlung">
     <w:name w:val="aufzählung"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
-    <w:rsid w:val="006425DB"/>
+    <w:rsid w:val="00D51B57"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="113"/>
         <w:tab w:val="left" w:pos="198"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="anwhlbarekstchen">
-    <w:name w:val="anwählbare kästchen"/>
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D51B57"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
-    <w:qFormat/>
-    <w:rsid w:val="00170EF3"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC7250"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC7250"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D354E3"/>
+    <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="113"/>
-        <w:tab w:val="left" w:pos="1520"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="center"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatvorlage1">
-    <w:name w:val="Formatvorlage1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D354E3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
-    <w:qFormat/>
-    <w:rsid w:val="003E1464"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D354E3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D354E3"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D9737E"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="linien">
-[...3 lines deleted...]
-    <w:rsid w:val="003E1464"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D9737E"/>
     <w:rPr>
-      <w:u w:val="single"/>
-[...63 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KopfzeileTitel">
     <w:name w:val="Kopfzeile Titel"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileTitelZchn"/>
     <w:qFormat/>
-    <w:rsid w:val="00E85282"/>
+    <w:rsid w:val="00AD1192"/>
     <w:pPr>
       <w:framePr w:w="5216" w:h="930" w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1289" w:y="2621"/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="001900"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileTitelZchn">
     <w:name w:val="Kopfzeile Titel Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="KopfzeileTitel"/>
-    <w:rsid w:val="00E85282"/>
+    <w:rsid w:val="00AD1192"/>
     <w:rPr>
-      <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:caps/>
       <w:color w:val="001900"/>
-      <w:sz w:val="24"/>
-[...191 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:relyOnVML/>
+  <w:divs>
+    <w:div w:id="1606306399">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1003894274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1909725052">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="17246798">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2070955031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1184782008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
-  <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ba-frm.de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ba-frm.de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ba-frm.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Ricarda%20Cramer\AppData\Local\Microsoft\Olk\Attachments\ooa-11d048cc-d71d-45fa-ad9b-ab5ea05901f7\8ed34771a3e6172db5f6c9668e6757b570358d220be617faf50b9038b7958a7b\www.ba-frm.de" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ba-frm.de" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Larissa">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Larissa">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Larissa">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>6604</Characters>
+  <Pages>4</Pages>
+  <Words>760</Words>
+  <Characters>4793</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Bewerbungsformular Business Angels FrankfurtRheinMain</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Die Firma GmbH</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7637</CharactersWithSpaces>
+  <CharactersWithSpaces>5542</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Bewerbungsformular Business Angels FrankfurtRheinMain</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>FM</dc:creator>
+  <dc:creator>Heike Spiller</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>